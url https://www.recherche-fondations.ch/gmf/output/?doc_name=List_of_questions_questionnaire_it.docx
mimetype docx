--- v0 (2026-08-14)
+++ v1 (2026-10-04)
@@ -33,50 +33,51 @@
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00CD5741" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:noProof/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F88F196" wp14:editId="13A8B9B2">
             <wp:extent cx="2809875" cy="857250"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="540213230" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="540213230" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                           <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                         </a:ext>
@@ -115,57 +116,51 @@
     <w:p w14:paraId="06D74249" w14:textId="42D63D05" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="007452FF">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1A365D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Questionario per fondazioni di sostegno</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B169562" w14:textId="6AB10905" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="007452FF">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:color w:val="4A5568"/>
         </w:rPr>
-        <w:t>Decisioni di sostegno ed erogazione di fondi</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Decisioni di sostegno ed erogazione di fondi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6D8E8E" w14:textId="77777777" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00286E72">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6001A81E" w14:textId="77777777" w:rsidR="003D3040" w:rsidRPr="003B02EA" w:rsidRDefault="003D3040">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2447C683" w14:textId="539D0992" w:rsidR="00811650" w:rsidRPr="003B02EA" w:rsidRDefault="007452FF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
@@ -275,75 +270,59 @@
         <w:sdtContent>
           <w:r w:rsidR="00C64EC5" w:rsidRPr="003B02EA">
             <w:rPr>
               <w:color w:val="718096"/>
             </w:rPr>
             <w:t>________________________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="6D9212E4" w14:textId="0C2022B2" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00EE712D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>NPA /</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> L</w:t>
+        <w:t>NPA / L</w:t>
       </w:r>
       <w:r w:rsidR="007452FF" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>ocalità</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ocalità </w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C53030"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="003B02EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007452FF" w:rsidRPr="003B02EA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="003B02EA">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="003B02EA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="003B02EA">
@@ -1167,54 +1146,51 @@
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="274027827"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t>Importante</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Importante </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B59E922" w14:textId="3D6B6610" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="309216967"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -1320,120 +1296,111 @@
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="272999177"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t>Moderatamente importante</w:t>
+        <w:t xml:space="preserve">Moderatamente importante </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EC9067" w14:textId="77777777" w:rsidR="00C53F13" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="337304194"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003B02EA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003B02EA">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-          <w:id w:val="337304194"/>
+        <w:t xml:space="preserve">Importante </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC5C01C" w14:textId="6985BCA7" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="468601853"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t>Importante</w:t>
-[...35 lines deleted...]
-        <w:t>e</w:t>
+        <w:t>Molto importante</w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="003B02EA">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="003B02EA">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C67C7AA" w14:textId="6187E212" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00EB038A">
       <w:pPr>
         <w:spacing w:before="120" w:after="40"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:t>Relazioni dirette o indirette o contatti personali con organizzazioni non profit attraverso reti formali o informali</w:t>
       </w:r>
       <w:r w:rsidR="00C64EC5" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
@@ -1451,54 +1418,51 @@
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="777191728"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t>Non importante</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Non importante </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71AD6CF1" w14:textId="6EFBB6B5" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="896239614"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -1544,87 +1508,81 @@
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="762293972"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t>Importante</w:t>
+        <w:t xml:space="preserve">Importante </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F59356F" w14:textId="5C326379" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="961550212"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003B02EA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003B02EA">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-        <w:t>e</w:t>
+        <w:t>Molto importante</w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="003B02EA">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="003B02EA">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C63C302" w14:textId="7C2CFD18" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00EB038A">
       <w:pPr>
         <w:spacing w:before="140" w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:t>In che misura le decisioni di finanziamento si basano sulla fiducia piuttosto che su un'analisi formale di informazioni o dati</w:t>
       </w:r>
       <w:r w:rsidR="007F7393" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="003D3040" w:rsidRPr="003B02EA">
         <w:rPr>
@@ -2719,167 +2677,148 @@
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">Le decisioni in merito all'assegnazione dei finanziamenti </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20038730" w14:textId="4CD78FE2" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B" w:rsidP="00C1105B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
-        <w:t xml:space="preserve">     </w:t>
-[...2 lines deleted...]
-        <w:t>si basano su un rapporto di fiducia</w:t>
+        <w:t xml:space="preserve">     si basano su un rapporto di fiducia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17283A13" w14:textId="77777777" w:rsidR="00C1105B" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B" w:rsidP="00C1105B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B159B95" w14:textId="24A1CCF0" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000" w:rsidP="007F7393">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="949815698"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:t>I finanziamenti sono troppo esigui per giustificare l'impegno</w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:br/>
-        <w:t xml:space="preserve">    </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> necessario per la raccolta e l'analisi di informazioni e dati.</w:t>
+        <w:t xml:space="preserve">     necessario per la raccolta e l'analisi di informazioni e dati.</w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16810405" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="581B9996" w14:textId="229BF344" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t>Flessibilità nell'adeguamento della concessione di finanziamenti a nuove priorità ed esigenze</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B02EA">
+        <w:t xml:space="preserve">Flessibilità nell'adeguamento della concessione di finanziamenti a nuove priorità ed esigenze </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15FE7" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78303440" w14:textId="04A2154A" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Come descriverebbe la flessibilità della Sua fondazione nell'adeguamento </w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>dei finanziamenti a nuove esigenze:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACAAAC1" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F2B801F" w14:textId="2FB49F4D" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B">
       <w:pPr>
         <w:spacing w:after="100"/>
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:color w:val="4A5568"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Si perseguono obiettivi ben definiti (i fondi vengono utilizzati come strumento per il raggiungimento di determinati obiettivi) oppure la fondazione dispone della flessibilità necessaria per adeguare i fondi a nuove circostanze (ad esempio, catastrofi quali terremoti, tsunami o guerre)?</w:t>
       </w:r>
@@ -2923,223 +2862,205 @@
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="500041828"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Flessibilità molto </w:t>
+        <w:t xml:space="preserve"> Flessibilità molto </w:t>
       </w:r>
       <w:r w:rsidR="003B02EA" w:rsidRPr="003B02EA">
         <w:t>bassa:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">La fondazione persegue obiettivi fissi e </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:br/>
-        <w:t xml:space="preserve">      </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">non c'è praticamente alcun margine di manovra per reagire </w:t>
+        <w:t xml:space="preserve">      non c'è praticamente alcun margine di manovra per reagire </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:br/>
-        <w:t xml:space="preserve">      </w:t>
-[...2 lines deleted...]
-        <w:t>a nuove circostanze.</w:t>
+        <w:t xml:space="preserve">      a nuove circostanze.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2D0C9E" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62397CCD" w14:textId="7504908E" w:rsidR="00C1105B" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="265629775"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Flessibilità bassa</w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">La fondazione può reagire a nuove circostanze, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D7CF0A" w14:textId="71390CC3" w:rsidR="00C1105B" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
-        <w:t xml:space="preserve">     </w:t>
-[...2 lines deleted...]
-        <w:t>ma il margine di manovra è piuttosto limitato.</w:t>
+        <w:t xml:space="preserve">     ma il margine di manovra è piuttosto limitato.</w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3384E51F" w14:textId="02CA2CD7" w:rsidR="00C1105B" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="104350101"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003B02EA" w:rsidRPr="003B02EA">
         <w:t>Equilibrata:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">La fondazione ha un certo margine di manovra </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:br/>
-        <w:t xml:space="preserve">     </w:t>
-[...2 lines deleted...]
-        <w:t>per reagire a nuove circostanze.</w:t>
+        <w:t xml:space="preserve">     per reagire a nuove circostanze.</w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="69824A37" w14:textId="38F7BA0E" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="754124391"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Flessibilità elevata</w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">La fondazione dispone di un elevato grado </w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:br/>
-        <w:t xml:space="preserve">     </w:t>
-[...2 lines deleted...]
-        <w:t>di flessibilità per reagire a nuove circostanze.</w:t>
+        <w:t xml:space="preserve">     di flessibilità per reagire a nuove circostanze.</w:t>
       </w:r>
       <w:r w:rsidR="00C1105B" w:rsidRPr="003B02EA">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="275CD94B" w14:textId="7B3DB7FB" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000" w:rsidP="00C1105B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="895934988"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -3203,73 +3124,59 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BDB18C6" w14:textId="40EBF651" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Come valuterebbe la qualità dei progetti che ha sostenuto finanziariamente </w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">attraverso i finanziamenti e che sono stati realizzati per Suo conto da </w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>organizzazioni non profit</w:t>
       </w:r>
       <w:r w:rsidR="00DD6D59" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00907CB7" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F524D80" w14:textId="0C5BEEA0" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3521,542 +3428,530 @@
         <w:spacing w:after="40"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="171953692"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Sotto la media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="771BE8F1" w14:textId="1E36E79C" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="675878821"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003B02EA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003B02EA">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
+        <w:t>Nella media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C44FBA" w14:textId="1CF5A75D" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="32149692"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003B02EA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003B02EA">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
+        <w:t>Sopra la media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3354E1" w14:textId="37FD7D05" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="674268566"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003B02EA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003B02EA">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
+        <w:t>Eccellente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690E5622" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B5ABEE3" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4C326D" w14:textId="230537B7" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="40"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B02EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>In termini di raggiungimento dei gruppi target</w:t>
+      </w:r>
+      <w:r w:rsidR="00F36F2C" w:rsidRPr="003B02EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C786068" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="40"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C374EA5" w14:textId="7094E18F" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="97236476"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003B02EA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003B02EA">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
+        <w:t>Molto scarso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D101FC" w14:textId="2271FBFF" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="618001565"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
+            <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="003B02EA">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="003B02EA">
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Sotto la media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771BE8F1" w14:textId="1E36E79C" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-          <w:id w:val="675878821"/>
+    <w:p w14:paraId="0D45E5B6" w14:textId="7AEA8DCE" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="783405176"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Nella media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C44FBA" w14:textId="1CF5A75D" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-          <w:id w:val="32149692"/>
+    <w:p w14:paraId="4D8A1D55" w14:textId="5F3E7FF9" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="972051098"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Sopra la media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3354E1" w14:textId="37FD7D05" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-          <w:id w:val="674268566"/>
+    <w:p w14:paraId="5C5DF2FC" w14:textId="4E13C2C8" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="389904484"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Eccellente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690E5622" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
-[...11 lines deleted...]
-    <w:p w14:paraId="1E4C326D" w14:textId="230537B7" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00C1105B">
+    <w:p w14:paraId="70F73E97" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397AFF92" w14:textId="5C857BB3" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00E561CF">
       <w:pPr>
         <w:spacing w:before="120" w:after="40"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>In termini di raggiungimento dei gruppi target</w:t>
+        <w:t xml:space="preserve">In termini di risultati a medio e lungo termine o di impatto sui gruppi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B02EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>target e sulla comunità nel suo complesso</w:t>
       </w:r>
       <w:r w:rsidR="00F36F2C" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-          <w:id w:val="97236476"/>
+      <w:r w:rsidR="00907CB7" w:rsidRPr="003B02EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAB5CAE" w14:textId="36351D99" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="360783269"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Molto scarso</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D101FC" w14:textId="2271FBFF" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-          <w:id w:val="618001565"/>
+    <w:p w14:paraId="4F0F547B" w14:textId="6B81FE35" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="608557653"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Sotto la media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D45E5B6" w14:textId="7AEA8DCE" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-          <w:id w:val="783405176"/>
+    <w:p w14:paraId="1A28C149" w14:textId="45014073" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="674773874"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Nella media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8A1D55" w14:textId="5F3E7FF9" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-          <w:id w:val="972051098"/>
+    <w:p w14:paraId="288BD5C1" w14:textId="38CFFC74" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="939382086"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
         <w:t>Sopra la media</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5DF2FC" w14:textId="4E13C2C8" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-          <w:id w:val="389904484"/>
+    <w:p w14:paraId="247CEBCE" w14:textId="70A47BE2" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="00000000" w:rsidP="00C53F13">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="288"/>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="464638847"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="Segoe UI Symbol"/>
             <w14:uncheckedState w14:val="2610" w14:font="Segoe UI Symbol"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="003B02EA">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003B02EA">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C53F13" w:rsidRPr="003B02EA">
-        <w:t>Eccellente</w:t>
-[...205 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Eccellente </w:t>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E49459" w14:textId="77777777" w:rsidR="00907CB7" w:rsidRPr="003B02EA" w:rsidRDefault="00907CB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50298DD0" w14:textId="7FEB0F20" w:rsidR="00F36F2C" w:rsidRPr="003B02EA" w:rsidRDefault="00E561CF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t>Commenti od osservazioni facoltativi sul sondaggio</w:t>
@@ -4631,77 +4526,95 @@
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA9C18B" w14:textId="04FC10A3" w:rsidR="00F36F2C" w:rsidRPr="003B02EA" w:rsidRDefault="00E561CF" w:rsidP="00F36F2C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="CBD5E0"/>
         </w:pBdr>
         <w:spacing w:before="80" w:after="80"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fine del sondaggio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05262574" w14:textId="52C7F99B" w:rsidR="00F74E3B" w:rsidRPr="003B02EA" w:rsidRDefault="004D0F4B" w:rsidP="00F74E3B">
+    <w:p w14:paraId="05262574" w14:textId="08FE66CC" w:rsidR="00F74E3B" w:rsidRPr="003B02EA" w:rsidRDefault="004D0F4B" w:rsidP="00F74E3B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E561CF" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
-        <w:t>Per partecipare al sondaggio, si prega di inviare il presente documento entro la fine di agosto al seguente indirizzo:</w:t>
+        <w:t xml:space="preserve">Per partecipare al sondaggio, si prega di inviare il presente documento entro la fine di </w:t>
+      </w:r>
+      <w:r w:rsidR="008413D0" w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">settembre </w:t>
+      </w:r>
+      <w:r w:rsidR="00E561CF" w:rsidRPr="003B02EA">
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t>al seguente indirizzo:</w:t>
       </w:r>
       <w:r w:rsidR="00E561CF" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="003B02EA" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -4738,98 +4651,144 @@
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00F74E3B" w:rsidRPr="003B02EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="it-CH"/>
           </w:rPr>
           <w:t>reto.straub@stud.hslu.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23777BAE" w14:textId="0C1F2AEB" w:rsidR="00F74E3B" w:rsidRPr="003B02EA" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
+    <w:p w14:paraId="23777BAE" w14:textId="0C1F2AEB" w:rsidR="00F74E3B" w:rsidRPr="008413D0" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
       <w:pPr>
         <w:spacing w:before="160"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003B02EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
-      <w:r w:rsidR="004D0F4B" w:rsidRPr="003B02EA">
+      <w:r w:rsidR="004D0F4B" w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B02EA">
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B02EA">
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E561CF" w:rsidRPr="003B02EA">
+      <w:r w:rsidR="00E561CF" w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Swiss Foundation Research</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D07FF4" w14:textId="77777777" w:rsidR="00F74E3B" w:rsidRPr="003B02EA" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
+    <w:p w14:paraId="39D07FF4" w14:textId="77777777" w:rsidR="00F74E3B" w:rsidRPr="008413D0" w:rsidRDefault="00F74E3B" w:rsidP="00F74E3B">
       <w:pPr>
         <w:ind w:left="1440"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003B02EA">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">c/o Reto Straub </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B02EA">
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Route de St-Cergue 46 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B02EA">
+        <w:t>Route de St-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Cergue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 46 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
         <w:t>1260 Nyon</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B02EA">
+      <w:r w:rsidRPr="008413D0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0989CB6E" w14:textId="5B66C411" w:rsidR="009C6143" w:rsidRPr="00F36F2C" w:rsidRDefault="00E561CF" w:rsidP="00F74E3B">
+    <w:p w14:paraId="0989CB6E" w14:textId="5B66C411" w:rsidR="009C6143" w:rsidRPr="008413D0" w:rsidRDefault="00E561CF" w:rsidP="00F74E3B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="fr-CH"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003B02EA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008413D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Può anche compilare il questionario online tramite il seguente </w:t>
       </w:r>
       <w:r w:rsidR="003B02EA" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>URL:</w:t>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="003B02EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4840,73 +4799,73 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="003B02EA">
         <w:t>URL:</w:t>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="003B02EA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F74E3B" w:rsidRPr="003B02EA">
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="009C6143" w:rsidRPr="003B02EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>https://www.ricerca-fondazioni.ch/SurveyGrantMaking/it</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="009C6143" w:rsidRPr="00F36F2C">
+    <w:sectPr w:rsidR="009C6143" w:rsidRPr="008413D0">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E69FD72" w14:textId="77777777" w:rsidR="00B36819" w:rsidRPr="003B02EA" w:rsidRDefault="00B36819">
+    <w:p w14:paraId="715695D1" w14:textId="77777777" w:rsidR="0063091F" w:rsidRPr="003B02EA" w:rsidRDefault="0063091F">
       <w:r w:rsidRPr="003B02EA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2098407E" w14:textId="77777777" w:rsidR="00B36819" w:rsidRPr="003B02EA" w:rsidRDefault="00B36819">
+    <w:p w14:paraId="20903F1E" w14:textId="77777777" w:rsidR="0063091F" w:rsidRPr="003B02EA" w:rsidRDefault="0063091F">
       <w:r w:rsidRPr="003B02EA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
@@ -4935,59 +4894,51 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="329E81CD" w14:textId="2D140763" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="007452FF">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="003B02EA">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t>Pagina</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Pagina </w:t>
     </w:r>
     <w:r w:rsidR="007A426B" w:rsidRPr="003B02EA">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="007A426B" w:rsidRPr="003B02EA">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidR="007A426B" w:rsidRPr="003B02EA">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -5008,97 +4959,89 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="007A426B" w:rsidRPr="003B02EA">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">  ·  </w:t>
     </w:r>
     <w:r w:rsidR="009C6143" w:rsidRPr="003B02EA">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>www.ricerca-fondazioni.ch</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45A1214B" w14:textId="77777777" w:rsidR="00B36819" w:rsidRPr="003B02EA" w:rsidRDefault="00B36819">
+    <w:p w14:paraId="0C5B9A60" w14:textId="77777777" w:rsidR="0063091F" w:rsidRPr="003B02EA" w:rsidRDefault="0063091F">
       <w:r w:rsidRPr="003B02EA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="489E44B2" w14:textId="77777777" w:rsidR="00B36819" w:rsidRPr="003B02EA" w:rsidRDefault="00B36819">
+    <w:p w14:paraId="36823776" w14:textId="77777777" w:rsidR="0063091F" w:rsidRPr="003B02EA" w:rsidRDefault="0063091F">
       <w:r w:rsidRPr="003B02EA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18DF3170" w14:textId="6C331917" w:rsidR="00286E72" w:rsidRPr="003B02EA" w:rsidRDefault="009C6143">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="4" w:color="E2E8F0"/>
       </w:pBdr>
     </w:pPr>
     <w:r w:rsidRPr="003B02EA">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">Ricerca sulle fondazioni in Svizzera · </w:t>
     </w:r>
     <w:r w:rsidR="007452FF" w:rsidRPr="003B02EA">
       <w:rPr>
         <w:color w:val="718096"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t>Questionario per fondazioni di sostegno</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Questionario per fondazioni di sostegno </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7542242C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5724D2A"/>
     <w:lvl w:ilvl="0" w:tplc="987092D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C1DC9AE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
@@ -5162,92 +5105,95 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7B003C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1227498676">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yd2mKKnemHo0fif2FqXRiN9nKLNxpaJTkGOA6Q4rY6KIQNtWvvU0h4q2w/sjPZApe7LfzWflfnZ5X55Jth5Yng==" w:salt="qeXn+EkpyQOPaA8Ipt6BvQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dA3iOZ9I3alqANMkSjObV5aavQTk37iT1BCD6j16uNSh6WkfkutvXym4wtIAFb5HD+s7vUR1F9MzPBnf9z/pJA==" w:salt="7otKqXPUwHFF2gfLb0M+Sw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00286E72"/>
     <w:rsid w:val="000552E1"/>
     <w:rsid w:val="001B3887"/>
     <w:rsid w:val="002134C7"/>
     <w:rsid w:val="00254525"/>
     <w:rsid w:val="00286E72"/>
     <w:rsid w:val="00365612"/>
     <w:rsid w:val="003B02EA"/>
     <w:rsid w:val="003B47BA"/>
     <w:rsid w:val="003D3040"/>
     <w:rsid w:val="003E1BA7"/>
     <w:rsid w:val="004D0F4B"/>
     <w:rsid w:val="005D5309"/>
+    <w:rsid w:val="0063091F"/>
     <w:rsid w:val="006362A8"/>
     <w:rsid w:val="006E098D"/>
     <w:rsid w:val="007452FF"/>
     <w:rsid w:val="007A426B"/>
     <w:rsid w:val="007F7393"/>
     <w:rsid w:val="00811650"/>
+    <w:rsid w:val="008413D0"/>
     <w:rsid w:val="00907CB7"/>
     <w:rsid w:val="00974C6C"/>
     <w:rsid w:val="009C6143"/>
+    <w:rsid w:val="00A21286"/>
     <w:rsid w:val="00A46D78"/>
     <w:rsid w:val="00AF31C2"/>
     <w:rsid w:val="00B15FE7"/>
     <w:rsid w:val="00B36819"/>
     <w:rsid w:val="00B45AEA"/>
     <w:rsid w:val="00B668C1"/>
     <w:rsid w:val="00BA6F64"/>
     <w:rsid w:val="00BC0B1B"/>
     <w:rsid w:val="00BE43FB"/>
     <w:rsid w:val="00C1105B"/>
     <w:rsid w:val="00C53F13"/>
     <w:rsid w:val="00C64EC5"/>
     <w:rsid w:val="00C775B8"/>
     <w:rsid w:val="00CA3448"/>
     <w:rsid w:val="00CD5741"/>
     <w:rsid w:val="00D52DA0"/>
     <w:rsid w:val="00D87F2B"/>
     <w:rsid w:val="00DD5BD5"/>
     <w:rsid w:val="00DD6D59"/>
     <w:rsid w:val="00E561CF"/>
     <w:rsid w:val="00EB038A"/>
     <w:rsid w:val="00EE2581"/>
     <w:rsid w:val="00EE3BC3"/>
     <w:rsid w:val="00EE4108"/>
     <w:rsid w:val="00EE712D"/>
@@ -5748,50 +5694,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -6269,67 +6216,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83C6BDE5-BB82-47BC-9769-4EB81A5DBADF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>985</Words>
-  <Characters>5621</Characters>
+  <Words>986</Words>
+  <Characters>5623</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6593</CharactersWithSpaces>
+  <CharactersWithSpaces>6596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>